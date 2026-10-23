--- v0 (2026-06-05)
+++ v1 (2026-10-23)
@@ -193,93 +193,93 @@
   <si>
     <t>DigiCipher Event Manager (DEM)</t>
   </si>
   <si>
     <t>Event trigger management for the Aurora Networks Modular Uplink System</t>
   </si>
   <si>
     <t>DigiCipher event manager</t>
   </si>
   <si>
     <t>VDP-1000</t>
   </si>
   <si>
     <t>Video Distributor Packager</t>
   </si>
   <si>
     <t>Video Distributor Packager, 1RU chassis including a COTS server, redundant RAID hard drive and dual hot-swappable power supplies and fans</t>
   </si>
   <si>
     <t>TME-2020</t>
   </si>
   <si>
     <t>Service Multiplexer/Encryptor, 1RU chassis including a COTS server with redundant RAID hard drive, dual hot-swappable power supplies and fans</t>
   </si>
   <si>
+    <t>CAP-1000</t>
+  </si>
+  <si>
+    <t>CAP-1000 Cherrypicker Application Platform</t>
+  </si>
+  <si>
+    <t>IP-centric application platform for video grooming, splicing and remultiplexing</t>
+  </si>
+  <si>
+    <t>Video compression &amp; processing system</t>
+  </si>
+  <si>
+    <t>CM-MNGR-SUITE</t>
+  </si>
+  <si>
+    <t>ConvergeMedia Manager Suite CMM</t>
+  </si>
+  <si>
+    <t>Provides an open platform for deploying VOD and enable next generation On Demand services</t>
+  </si>
+  <si>
+    <t>VIDEO-CONTENT-MANAGER</t>
+  </si>
+  <si>
+    <t>VCM</t>
+  </si>
+  <si>
+    <t>A field-hardened, highly configurable, purpose-built system that optimizes content workflows and video operations.</t>
+  </si>
+  <si>
+    <t>Video Content Management System</t>
+  </si>
+  <si>
     <t>ME-7000</t>
   </si>
   <si>
     <t>ME-7000 Converged Compression Platform</t>
   </si>
   <si>
     <t>High density modular multi-video format encoder, transcoder with grooming, splicing and multiplexing</t>
   </si>
   <si>
     <t>Converged compression platform</t>
-  </si>
-[...31 lines deleted...]
-    <t>Video Content Management System</t>
   </si>
   <si>
     <t>CM-SKYVISION</t>
   </si>
   <si>
     <t>ConvergeMedia SkyVision</t>
   </si>
   <si>
     <t>Market leading linear advertising back office</t>
   </si>
   <si>
     <t>MANIFEST-DELIVERY-CONTROLLER</t>
   </si>
   <si>
     <t>MDC</t>
   </si>
   <si>
     <t>Video Manifest Manipulator for Ad Insertion and Personalization</t>
   </si>
   <si>
     <t>NC2000-CONTROLLER</t>
   </si>
   <si>
     <t>NC2000 Network Controller</t>
   </si>
@@ -548,51 +548,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J33" totalsRowShown="0">
   <autoFilter ref="A1:J33"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/advertisement-insertion-systems/cm-xms-blade-2" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/set-top-communication-systems/arpd-1000" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/edge-qam/apex3000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/edge-qam/apex1000" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/virtualized-video-headend-software/vue" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/virtualized-video-headend-software/vertasent" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/conditional-access-systems/oll1000" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/conditional-access-systems/titanium-cas" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-4450" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-7400" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-7401" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/dem" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/vdp-1000" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/tme-2020" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/me-7000" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/cap-1000" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/cm-mngr-suite" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/video-content-manager" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/advertisement-insertion-systems/cm-skyvision" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/advertisement-insertion-systems/manifest-delivery-controller" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/set-top-communication-systems/nc2000-controller" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/conditional-access-systems/casmr-100" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/conditional-access-systems/dac6000" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/digital-rights-management-systems/multitrust" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-4470" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/mod-uplink" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/sem-v0" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/agb240" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/tmx-2010" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/bnc-arrs" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/600039-001-00" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/video-stitching-engine" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/advertisement-insertion-systems/cm-xms-blade-2" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/set-top-communication-systems/arpd-1000" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/edge-qam/apex3000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/edge-qam/apex1000" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/virtualized-video-headend-software/vue" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/virtualized-video-headend-software/vertasent" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/conditional-access-systems/oll1000" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/conditional-access-systems/titanium-cas" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-4450" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-7400" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-7401" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/dem" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/vdp-1000" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/tme-2020" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/cap-1000" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/cm-mngr-suite" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/video-content-manager" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/me-7000" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/advertisement-insertion-systems/cm-skyvision" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/advertisement-insertion-systems/manifest-delivery-controller" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/cable-video-headend-systems/set-top-communication-systems/nc2000-controller" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/conditional-access-systems/casmr-100" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/conditional-access-systems/dac6000" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/content-security-services-software/digital-rights-management-systems/multitrust" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-4470" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/mod-uplink" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/sem-v0" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/agb240" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/tmx-2010" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/bnc-arrs" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/600039-001-00" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/video-compression-processing-systems/video-stitching-engine" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J33"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="37.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="49.84765625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="169" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -872,68 +872,68 @@
       </c>
       <c r="C16" t="s">
         <v>12</v>
       </c>
       <c r="D16" t="s">
         <v>62</v>
       </c>
       <c r="H16" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" t="s">
         <v>12</v>
       </c>
       <c r="D17" t="s">
         <v>66</v>
       </c>
       <c r="H17" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" t="s">
         <v>68</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" t="s">
         <v>69</v>
       </c>
-      <c r="C18" t="s">
-[...2 lines deleted...]
-      <c r="D18" t="s">
+      <c r="H18" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B19" t="s">
         <v>72</v>
       </c>
       <c r="C19" t="s">
         <v>12</v>
       </c>
       <c r="D19" t="s">
         <v>73</v>
       </c>
       <c r="H19" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B20" t="s">
         <v>76</v>
@@ -1127,90 +1127,90 @@
       </c>
       <c r="C31" t="s">
         <v>12</v>
       </c>
       <c r="D31" t="s">
         <v>116</v>
       </c>
       <c r="H31" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B32" t="s">
         <v>119</v>
       </c>
       <c r="C32" t="s">
         <v>12</v>
       </c>
       <c r="D32" t="s">
         <v>120</v>
       </c>
       <c r="H32" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B33" t="s">
         <v>122</v>
       </c>
       <c r="C33" t="s">
         <v>12</v>
       </c>
       <c r="D33" t="s">
         <v>123</v>
       </c>
       <c r="H33" t="s">
         <v>124</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="CM-XMS-BLADE 2"/>
     <hyperlink ref="A3" r:id="rId2" display="ARPD-1000"/>
     <hyperlink ref="A4" r:id="rId3" display="APEX3000"/>
     <hyperlink ref="A5" r:id="rId4" display="APEX1000"/>
     <hyperlink ref="A6" r:id="rId5" display="VUE"/>
     <hyperlink ref="A7" r:id="rId6" display="VERTASENT"/>
     <hyperlink ref="A8" r:id="rId7" display="OLL1000"/>
     <hyperlink ref="A9" r:id="rId8" display="TITANIUM-CAS"/>
     <hyperlink ref="A10" r:id="rId9" display="DSR-4450"/>
     <hyperlink ref="A11" r:id="rId10" display="DSR-7400"/>
     <hyperlink ref="A12" r:id="rId11" display="DSR-7401"/>
     <hyperlink ref="A13" r:id="rId12" display="DEM"/>
     <hyperlink ref="A14" r:id="rId13" display="VDP-1000"/>
     <hyperlink ref="A15" r:id="rId14" display="TME-2020"/>
-    <hyperlink ref="A16" r:id="rId15" display="ME-7000"/>
-[...2 lines deleted...]
-    <hyperlink ref="A19" r:id="rId18" display="VIDEO-CONTENT-MANAGER"/>
+    <hyperlink ref="A16" r:id="rId15" display="CAP-1000"/>
+    <hyperlink ref="A17" r:id="rId16" display="CM-MNGR-SUITE"/>
+    <hyperlink ref="A18" r:id="rId17" display="VIDEO-CONTENT-MANAGER"/>
+    <hyperlink ref="A19" r:id="rId18" display="ME-7000"/>
     <hyperlink ref="A20" r:id="rId19" display="CM-SKYVISION"/>
     <hyperlink ref="A21" r:id="rId20" display="MANIFEST-DELIVERY-CONTROLLER"/>
     <hyperlink ref="A22" r:id="rId21" display="NC2000-CONTROLLER"/>
     <hyperlink ref="A23" r:id="rId22" display="CASMR-100"/>
     <hyperlink ref="A24" r:id="rId23" display="DAC6000"/>
     <hyperlink ref="A25" r:id="rId24" display="MULTITRUST"/>
     <hyperlink ref="A26" r:id="rId25" display="DSR-4470"/>
     <hyperlink ref="A27" r:id="rId26" display="MOD-UPLINK"/>
     <hyperlink ref="A28" r:id="rId27" display="SEM-V0"/>
     <hyperlink ref="A29" r:id="rId28" display="AGB240"/>
     <hyperlink ref="A30" r:id="rId29" display="TMX-2010"/>
     <hyperlink ref="A31" r:id="rId30" display="BNC-ARRS"/>
     <hyperlink ref="A32" r:id="rId31" display="600039-001-00"/>
     <hyperlink ref="A33" r:id="rId32" display="VIDEO-STITCHING-ENGINE"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId33"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>